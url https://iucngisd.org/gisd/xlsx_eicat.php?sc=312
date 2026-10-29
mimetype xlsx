--- v0 (2026-02-26)
+++ v1 (2026-10-29)
@@ -9,77 +9,176 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="42">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Molothrus bonariensis</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>There is observational evidences to support the assessment.</t>
+  </si>
+  <si>
+    <t>French Republic</t>
+  </si>
+  <si>
+    <t>On Martinique, Shiny Cowbirds have been implicated in the population decline of Martinique Orioles (I. bonana).</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>There is no observational evidence to support the assessment.</t>
+  </si>
+  <si>
+    <t>Icterus bonana</t>
+  </si>
+  <si>
+    <t>Ortega CR, Cruz A, Mermoz ME (2005) Issues and Controversies of Cowbird (Molothrus spp.) Management. Ornithological Monographs 57: 6-15.</t>
+  </si>
+  <si>
+    <t>Agelaius xanthomus</t>
+  </si>
+  <si>
+    <t>Vireo latimeri</t>
+  </si>
+  <si>
+    <t>Woodworth BL (1997) Brood parasitism, nest predation, and season-long reproductive success of a tropical island endemic. Condor 99 (3): 605.</t>
+  </si>
+  <si>
+    <t>There is no observational evidence to support the assessment and it is difficult to establish the extent and severity of parasitism impacts.</t>
+  </si>
+  <si>
+    <t>Baker J, Harvey KJ, French K (2014) Threats from introduced birds to native birds. Emu 114: 1-12.</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Agelaius xanthomus, Icterus dominicensis</t>
+  </si>
+  <si>
+    <t>Saint Lucia</t>
+  </si>
+  <si>
+    <t>It is cited as a brood parasite on the endemic oriole (see Icterus laudabilis in IUCN Red List of Threatened Species) in Saint Lucia.</t>
+  </si>
+  <si>
+    <t>Icterus laudabilis</t>
+  </si>
+  <si>
+    <t>CABI (2016) Invasive Species Compendium. Datasheet report for Molothrus bonariensis (shiny cowbird). https://www.cabi.org/isc/datasheet/75202</t>
+  </si>
+  <si>
+    <t>Whilst there is some observational evidence, it is difficult to establish the extent and severity of parasitism impacts.</t>
+  </si>
+  <si>
+    <t>Vireo altiloquus, Dendroica petechia</t>
+  </si>
+  <si>
+    <t>Tryannus dominicensis</t>
+  </si>
+  <si>
+    <t>Dominican Republic</t>
+  </si>
+  <si>
+    <t>Icterus dominicensis</t>
+  </si>
+  <si>
+    <t>Commonwealth of Puerto Rico</t>
+  </si>
+  <si>
+    <t>MC</t>
+  </si>
+  <si>
+    <t>Tryannus dominicensis, Mimus polyglottos, Quiscalus niger, Dendroica petechia</t>
+  </si>
+  <si>
+    <t>U.S.A.</t>
+  </si>
+  <si>
+    <t>DD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -94,90 +193,600 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I17"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
-    <col min="2" max="2" width="20" customWidth="1"/>
+    <col min="1" max="1" width="22" customWidth="1"/>
+    <col min="2" max="2" width="28" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="60" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Population growth rate was critically dependent upon both the daily predation rate and the daily parasitism rate (Fig. 2). As would be expected, if predation and parasitism rates were both high the population declined, and if predation and parasitism rates were both low the population grew. Between these extremes, specific threshold values of each parameter depended in predictable ways on the value of the other. Given a daily predation rate of 7% per day in Guánica Forest, the modeled population declined at parasitism rates above 0.05 cowbird eggs laid in susceptible nests per day, or about 26% of nests (Fig. 2). This is the “critical parasitism rate” of May and Robinson (1985). Similarly, given the daily parasitism rate observed in Guánica of 0.194 cowbird eggs laid per day, the modeled population declined at predation rates exceeding 4% per day (the “critical predation rate”). The shape of this curve—and thus the specific threshold values—will vary depending on the biology of the particular species involved and the impact of parasitism on its reproductive output, but the species can be modeled in a straightforward way given basic data on its demography. Seasonal fecundity declined with increasing daily parasitism rates, but the magnitude of the negative effect of parasitism varied with the daily predation rate. The model shows that the invasive Shiny Cowbird has a potentially devastating effect on one of its new hosts, the Puerto Rican Vireo. The decrease in reproductive success caused by the introduction of mammalian predators was not sufficient by itself to result in a negative population growth rate, but the decrease caused by parasitism from the nonnative cowbird was. This general conclusion is robust to a wide range of variation in adult survival, juvenile survival, nest predation rate, parasitism rate, and breeding season length. Thus, the introduction of the Shiny Cowbird to Puerto Rico has caused the population of Puerto Rican Vireos in Guánica Forest to become a “sink” in which reproduction is insufficient to balance mortality. The probable mechanism for the recent decline in this species in Guánica is persistent reproductive failure due to parasitism by the invasive cowbird.</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Vireo latimeri, Agelaius xanthomus, Icterus laudabilis, Icterus bonana, Vireo altiloquus, Dendroica petechia, Icterus dominicensis, Tryannus dominicensis, Mimus polyglottos, Quiscalus niger</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Woodworth BL (1999) Modeling Population Dynamics of a Songbird Exposed to Parasitism and Predation and Evaluating Management Options. Conservation Biology 13: 67-76. https://doi.org/10.1046/j.1523-1739.1999.97267.x</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" t="s">
+        <v>18</v>
+      </c>
+      <c r="H3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>There are no new data on population trends; however, brood parasitism, facilitated by deforestation, is likely to be causing an ongoing decline at a slow to moderate rate. Deforestation has facilitated the spread of the recently established Shiny Cowbird Molothrus bonariensis, which parasitises 75% of oriole nests annually, although a recent decline in cowbird numbers has allowed a slight population recovery.</t>
+        </is>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4" t="s">
+        <v>18</v>
+      </c>
+      <c r="H4" t="s">
+        <v>19</v>
+      </c>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>BirdLife International (2020) Icterus bonana. The IUCN Red List of Threatened Species 2020: e.T22724150A179996137. https://dx.doi.org/10.2305/IUCN.UK.2020-3.RLTS.T22724150A179996137.en</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>12</v>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Cowbird parasitism was the single most important factor in the reduced reproductive output of the endangered Yellow-shouldered Blackbird (Agelaius xanthomus; hereafter “blackbird”), a Puerto Rican endemic. Roost counts estimated that the blackbird population declined in southwestern Puerto Rico from 1,663 individuals (1974–1975) to 266 (1981–1982). Cowbird trapping in upland areas near blackbird nesting areas in mangroves and cowbird feeding areas has proved successful in managing cowbirds and increasing blackbird populations. Removal of cowbird eggs and nestlings from artificial nesting structures has resulted in fewer parasitized blackbird nests. As a result of those measures, cowbird parasitism of blackbirds has fallen from 95% (1973–1983) to </t>
+        </is>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Nakamura TK and Cruz A (2000) The ecology of egg  puncture by the Shiny Cowbird in south- western Puerto Rico. In: J. N. M. Smith, T. L. Cook, S. I. Rothstein, S. K. Robinson, and S. G. Sealy, (Eds) Ecology and Management of Cowbirds and Their Hosts: Studies in the Conservation of North American Passerine Birds. University of Texas Press (Austin): 178-186.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>10</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>The Puerto Rican Vireo (Vireo latimeri) is a single-island endemic resident on Puerto Rico. The Shiny Cowbird (Molothrus bonariensis), a generalist brood parasite native to South America, arrived on the island in 1955 and has established itself as a breeding resident. Abundance of the Puerto  Rican Vireo in Guanica  Forest, Puerto Rico’s  largest dry  forest reserve, has declined  steadily over  the  last decade (Faaborg et al.  1997). To determine the impact of  the introduced cowbird  and nest predators on  the endemic vireo,  I  studied the demography  and  season-long reproductive success of the Puerto Rican Vireo  over three years and four study  areas in Guanica. Vireo breeding season length varied among years (69-106 days), apparently influenced by rainfall. The primary causes of reproductive failure were nest parasitism and nest predation. Cowbirds parasitized 73-83% of vireo nests. Parasitism reduced the number of vireos fledged per successful nest by 82%, primarily through decreased hatching success and fledging success. Vireos did not abandon nests in response to cowbird egg-laying, but frequently deserted if cowbirds removed host eggs. Native avian predators and exotic mammalian predators together caused the demise of about 70% of all nest attempts. As a result, daily nest survival rate was low (0.93 +/- 0.01), and only 13-19% of nests fledged vireo or cowbird young. Pairs renested after failure and attempted to raise second broods. Females in this population attempted two to six nests per season and fledged an average of 1.33 vireos in 1991 and 0.24 vireos in 1993. The combination of restricted breeding season, high predation and parasitism rates, large impact of parasitism on reproductive output, and low seasonal fecundity of females suggests that, despite high survival rates, the Puerto Rican Vireo is in danger of extirpation from portions of its range.</t>
+        </is>
+      </c>
+      <c r="F6" t="s">
+        <v>17</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Whilst there is some observational evidence, it is difficult to establish the extent and severity of parasitism impacts. Another cause for the decline of the yellow-shouldered blackbird is nest predation.</t>
+        </is>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>The Shiny Cowbird was introduced to Puerto Rico in 1955 (Woodworth 1997). It parasitised up to 83% of the nests of the Puerto Rican Vireo, which reduced the fledging rate by 82% and potentially threatened to reduce the range of the Vireo. That the Shiny Cowbird is able to parasitise many native species on the island while affecting such a high proportion of a single native species, suggests that the Puerto Rican Vireo could eventually be threatened with extinction by this process. However, despite a lack of information on population parameters for the species, it is currently evaluated as Least Concern (Bird- Life International 2013).</t>
+        </is>
+      </c>
+      <c r="F7" t="s">
+        <v>17</v>
+      </c>
+      <c r="G7" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" t="s">
+        <v>22</v>
+      </c>
+      <c r="I7" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>12</v>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Historically, the Shiny Cowbird (Molothrus bonariensis; hereafter ''cowbird'') was confined to South America, Trinidad, and Tobago. Within the past century, cowbirds have expanded their range into the West Indies, bringing them into contact with avian communities that have never experienced brood parasitism. Because of their small populations, high degree of isolation, and lack of experience with cowbirds, West Indian birds are at greater risk of harm from cowbird contact than mainland birds. Cowbird parasitism was the single most important factor in the reduced reproductive output of the endangered Yellow-shouldered Blackbird (Agelaius xanthomus; hereafter ''blackbird''), a Puerto Rican endemic. Roost counts estimated that the blackbird population declined in southwestern Puerto Rico from 1,663 individuals (1974-1975) to 266 (1981-1982).</t>
+        </is>
+      </c>
+      <c r="F8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G8" t="s">
+        <v>18</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Cruz A et al. (2005) Ecology and management of shiny cowbirds (Molothrus bonariensis) and endangered yellow-shouldered blackbirds (Agelaius xanthomus) in Puerto Rico. Ornithological Monographs 57: 38-44.</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Workshop participants were able to estimate values describing the SHCO [shiny cowbird] parasitism of YSBLs [yellow-shouldered blackbird] that lead to a baseline metamodel that represents a plausible description of the population dynamics for use in testing relative impacts of possible management actions. The impact of SHCO nest parasitism on the fledging success of YSBL was estimated at the workshop from summaries of field observations. The metamodel analyses indicated that the best estimate of the current situation for the YSBL projects a slow population decline due to mortality rates that are too high to be sustained by the observed recruitment. This projected rate of population decline could lead to a significant risk of YSBL population extinction in southwestern Puerto Rico within the next few decades. Reversing the decline of YSBLs and adequately assuring the persistence of the species will require either the nearly complete and immediate elimination of SHCOs from the island or the nearly complete elimination of the impacts of SHCOs on YSBLs. The current strategy of removing SHCOs from YSBL nests is probably more feasible than removing all SHCOs from southwestern Puerto Rico. However, even these aggressive management measures (either removing all SHCOs or removing all SHCO eggs from YSBL nests) may not be sufficient to protect the YSBL from extinction and allow it to recover to safer numbers unless other causes of mortality are also reduced.</t>
+        </is>
+      </c>
+      <c r="F9" t="s">
+        <v>17</v>
+      </c>
+      <c r="G9" t="s">
+        <v>18</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Medina-Miranda R et al. (2013) Yellow shouldered blackbird/shiny cowbird population and habitat viability assessment workshop final report. IUCN SSC Conservation Breeding Specialist Group, Apple Valley.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>26</v>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Like Brown-headed Cowbirds, Shiny Cowbirds have been implicated in the declines of some of their hosts. On Puerto Rico, Shiny Cowbirds parasitize the endangered Yellow-shouldered Blackbird (Agelaius xanthomus; USFWS 1976b) and numerous other species, including other icterids, vireos, and warblers (Cruz et al. 1989, Woodworth 1997, Nakamura and Cruz 2000). Greater Antillean Orioles (/. dominicensis) are heavily parasitized on Puerto Rico and Hispaniola, and they have also been recorded as a Shiny Cowbird host in Cuba (J. W. Wiley pers. comm).</t>
+        </is>
+      </c>
+      <c r="F10" t="s">
+        <v>17</v>
+      </c>
+      <c r="G10" t="s">
+        <v>24</v>
+      </c>
+      <c r="H10" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
+        <v>29</v>
+      </c>
+      <c r="F11" t="s">
+        <v>17</v>
+      </c>
+      <c r="G11" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" t="s">
+        <v>30</v>
+      </c>
+      <c r="I11" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Since 1935, the species has become less numerous and more local. It has been hypothesised that declines are driven by a combination of pesticide spraying, habitat loss and brood parasitism by Shiny Cowbird Molothrus bonariensis. Rates of brood parasitism by Shiny Cowbird may be particularly high; locally up to 75% of broods may be partially or exclusively made up of Shiny Cowbirds, but it is not known what effect (if any) this is having on population size (H. Temple in litt. 2005).</t>
+        </is>
+      </c>
+      <c r="F12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>There is no observational evidence to support the assessment and it is difficult to establish the extent and severity of parasitism impacts. Other causes for the decline could be pesticide spraying and habitat loss.</t>
+        </is>
+      </c>
+      <c r="H12" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" t="inlineStr">
+        <is>
+          <t>BirdLife International (2020) Icterus laudabilis. The IUCN Red List of Threatened Species 2020: e.T22724153A181021974. https://dx.doi.org/10.2305/IUCN.UK.2020-3.RLTS.T22724153A181021974.en</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
+        <v>26</v>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>The density of Shiny Cowbirds (Molothrus bonariensis) in lowland St. Lucia and Martinique is about six individuals/km2, compared to 49/km2 in lowland southwestern Puerto Rico. Their distribution in the Antilles may be related to agriculture that provides food for adults, as much as to availability of suitable hosts. In St. Lucia, four of eight potential host species were parasitized. Black-whiskered Vireos (Vireo altiloquus) and Yellow Warblers (Dendroica petechia) accounted for 90% of all parasitized nests. Patterns of parasitism did not match host availability in either SW Puerto Rico or St. Lucia. In St. Lucia only Gray Kingbirds (Tryannus dominicensis) rejected &gt;75% of experimental cowbird eggs. Gray Kingbirds, Northern Mockingbirds (Mimus polyglottos), and Greater Antillean Grackes (Quiscalus niger) were rejecters in Puerto Rico. The success of parasitized Yellow Warbler nests was higher in Puerto Rico than in St. Lucia. Cowbird parasitism reduced Yellow Warbler nest success in St. Lucia, but not Puerto Rico. Comparisons with Puerto Rico indicate that neither hosts nor cowbirds in St. Lucia have evolved defenses or counter-defenses during a 40-year period.</t>
+        </is>
+      </c>
+      <c r="F13" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" t="s">
+        <v>32</v>
+      </c>
+      <c r="H13" t="s">
+        <v>33</v>
+      </c>
+      <c r="I13" t="inlineStr">
+        <is>
+          <t>Post W, Nakamura TK, Cruz A (1990) Patterns of Shiny Cowbird Parasitism in St. Lucia and Southwestern Puerto Rico. The Condor 92 (2): 461-469. https://doi.org/10.2307/1368242.</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
+        <v>26</v>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>The density of Shiny Cowbirds (Molothrus bonariensis) in lowland St. Lucia and Martinique is about six individuals/km2, compared to 49/km2 in lowland southwestern Puerto Rico. Their distribution in the Antilles may be related to agriculture that provides food for adults, as much as to availability of suitable hosts. In St. Lucia, four of eight potential host species were parasitized. Black-whiskered Vireos (Vireo altiloquus) and Yellow Warblers (Dendroica petechia) accounted for 90% of all parasitized nests. Patterns of parasitism did not match host availability in either SW Puerto Rico or St. Lucia. In St. Lucia only Gray Kingbirds (Tryannus dominicensis) rejected &gt;75% of experimental cowbird eggs. Gray Kingbirds, Northern Mockingbirds (Mimus polyglottos), and Greater Antillean Grackes (Quiscalus niger) were rejecters in Puerto Rico. The success of parasitized Yellow Warbler nests was higher in Puerto Rico than in St. Lucia. Cowbird parasitism reduced Yellow Warbler nest success in St. Lucia, but not Puerto Rico. Comparisons with Puerto Rico indicate that neither hosts nor cowbirds in St. Lucia have evolved defenses or counter-defenses during a 40-year period.</t>
+        </is>
+      </c>
+      <c r="F14" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" t="s">
+        <v>34</v>
+      </c>
+      <c r="I14" t="inlineStr">
+        <is>
+          <t>Post W, Nakamura TK, Cruz A (1990) Patterns of Shiny Cowbird Parasitism in St. Lucia and Southwestern Puerto Rico. The Condor 92 (2): 461-469. https://doi.org/10.2307/1368242.</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" t="s">
+        <v>35</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>26</v>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Greater Antillean Orioles (/. dominicensis) are heavily parasitized on Puerto Rico and Hispaniola, and they have also been recorded as a Shiny Cowbird host in Cuba (J. W. Wiley pers. comm).</t>
+        </is>
+      </c>
+      <c r="F15" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" t="s">
+        <v>24</v>
+      </c>
+      <c r="H15" t="s">
+        <v>36</v>
+      </c>
+      <c r="I15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>The density of Shiny Cowbirds (Molothrus bonariensis) in lowland St. Lucia and Martinique is about six individuals/km2, compared to 49/km2 in lowland southwestern Puerto Rico. Their distribution in the Antilles may be related to agriculture that provides food for adults, as much as to availability of suitable hosts. In St. Lucia, four of eight potential host species were parasitized. Black-whiskered Vireos (Vireo altiloquus) and Yellow Warblers (Dendroica petechia) accounted for 90% of all parasitized nests. Patterns of parasitism did not match host availability in either SW Puerto Rico or St. Lucia. In St. Lucia only Gray Kingbirds (Tryannus dominicensis) rejected &gt;75% of experimental cowbird eggs. Gray Kingbirds, Northern Mockingbirds (Mimus polyglottos), and Greater Antillean Grackes (Quiscalus niger) were rejecters in Puerto Rico. The success of parasitized Yellow Warbler nests was higher in Puerto Rico than in St. Lucia. Cowbird parasitism reduced Yellow Warbler nest success in St. Lucia, but not Puerto Rico. Comparisons with Puerto Rico indicate that neither hosts nor cowbirds in St. Lucia have evolved defenses or counter-defenses during a 40-year period.</t>
+        </is>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" t="s">
+        <v>32</v>
+      </c>
+      <c r="H16" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" t="inlineStr">
+        <is>
+          <t>Post W, Nakamura TK, Cruz A (1990) Patterns of Shiny Cowbird Parasitism in St. Lucia and Southwestern Puerto Rico. The Condor 92 (2): 461-469. https://doi.org/10.2307/1368242.</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>9</v>
+      </c>
+      <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>There is no documentation of parasitism by Shiny Cowbirds in Florida, though four species- Black- whiskered Vireo (V. altiloquus), Prairie Warbler (D. discolor), Northern Cardinal (Cardinalis cardinalis), and Red-winged Blackbird (A phoeniceus)- are known to have been hosts to unidentified cowbirds within the south Florida range of the Shiny Cowbird (Cruz et al. 1998, Lowther and Post 1999)</t>
+        </is>
+      </c>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>