--- v0 (2026-02-10)
+++ v1 (2026-07-05)
@@ -9,175 +9,616 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <si>
     <t>Species</t>
   </si>
   <si>
     <t>Countries of impact</t>
   </si>
   <si>
     <t>Impact mechanism</t>
   </si>
   <si>
     <t>EICAT Category</t>
   </si>
   <si>
     <t>Evidence for EICAT category</t>
   </si>
   <si>
     <t>Confidence rating</t>
   </si>
   <si>
     <t>Justification for confidence rating</t>
   </si>
   <si>
     <t>Impacted native species</t>
   </si>
   <si>
     <t>Reference</t>
+  </si>
+  <si>
+    <t>Buddleja davidii</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Competition</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>Low</t>
+  </si>
+  <si>
+    <t>Results are clear, but the observation resulted from a laboratory experiment, which did not allow to detect a higher impact category</t>
+  </si>
+  <si>
+    <t>Agrostis stolonifera L., Rubus caesius L., Urtica dioica L., and above all Populus nigra L.</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Indirect impacts through interactions with other species</t>
+  </si>
+  <si>
+    <t>DD</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>Chemical impact on ecosystems</t>
+  </si>
+  <si>
+    <t>Physical impact on ecosystem</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>low</t>
+  </si>
+  <si>
+    <t>Kunzea ericoides var. ericoides, Coriaria arborea var. arborea, Leptospermum scoparium, Hebe stricta var. stricta</t>
+  </si>
+  <si>
+    <t>Smale MC (1990) Ecological role of Buddleia (Buddleja davidii) in streambeds in Te Urewera National Park. New Zealand Journal of Ecology 14: 1-6</t>
+  </si>
+  <si>
+    <t>Medium</t>
+  </si>
+  <si>
+    <t>Alnus incana, Alnus glutinosa, Salix eleagnos, Salix purpurea</t>
+  </si>
+  <si>
+    <t>Pinus radiata D. (naturalized alien and planted in the studied region)</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemical Impact on ecosystem </t>
+  </si>
+  <si>
+    <t>High</t>
+  </si>
+  <si>
+    <t>Clear evidences from a competition experiment under controlled conditions, which excluded possibility of higher impact</t>
+  </si>
+  <si>
+    <t>Griselinia littoralis</t>
+  </si>
+  <si>
+    <t>Structural Impact on ecosystem</t>
+  </si>
+  <si>
+    <t>HIgh</t>
+  </si>
+  <si>
+    <t>Raoulia spp., Epilobium spp., Cortaderia spp.</t>
+  </si>
+  <si>
+    <t>MC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
+    </font>
+    <font>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <sz val="10"/>
+      <i/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
+  <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I12"/>
   <cols>
-    <col min="1" max="1" width="8" customWidth="1"/>
+    <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="3" max="3" width="57" customWidth="1"/>
     <col min="4" max="4" width="15" customWidth="1"/>
-    <col min="5" max="5" width="28" customWidth="1"/>
+    <col min="5" max="5" width="60" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
-    <col min="7" max="7" width="36" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="10" customWidth="1"/>
+    <col min="7" max="7" width="60" customWidth="1"/>
+    <col min="8" max="8" width="60" customWidth="1"/>
+    <col min="9" max="9" width="60" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>B. davidii induced a mean decrease of, respectively, 50% and 30% in above-ground and below-ground biomass of other species. The competitive ability of B. davidii were high and its effects were particularly strong on P. nigra</t>
+        </is>
+      </c>
+      <c r="F2" t="s">
+        <v>13</v>
+      </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" t="s">
+        <v>15</v>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>Bottollier-Curtet M, Planty-Tabacchi AM, Tabacchi E (2013) Competition between young exotic invasive and native dominant plant species: implications for invasions within riparian areas. Journal of Vegetation Science 24: 1033-1042. doi: 10.1111/jvs.12034</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" t="s">
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" t="s">
+        <v>18</v>
+      </c>
+      <c r="E3" t="inlineStr" s="2">
+        <is>
+          <t>Flower visitor specialization decreased with B. davidii presence. The consequences of these changes in mutualistic interactions for the reproductive success of native flowering plants, are still largely unknown.</t>
+        </is>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3" t="inlineStr">
+        <is>
+          <t>Corcos D, Cappellari A, Mei M, Paniccia D, Cerretti P, Marini L (2020) Contrasting effects of exotic plant invasions and managed honeybees on plant–flower visitor interactions. Diversity and Distribution 26: 1397-1408. doi: 10.1111/ddi.13132</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" t="s">
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D4" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" t="inlineStr" s="2">
+        <is>
+          <t>B. davidii dominates early succession and accumulates soil P (phosphorus). Buddleja had nearly twice as much foliar P as Coriaria in vigorous and mature stages (unpaired t15 = 4.22, P = 0.001 and t10 = 3.35, P = 0.015 respectively). Buddleja davidii, overwhelmingly dominated the earliest stages of primary succession in this flood-plain system, and had several novel impacts on soil nutrients and species diversity compared with impacts of the native shrub species, Coriaria arborea, that typically dominates these systems. First, the accumulation of P by Buddleja contrasted with the normal dominance of N-accumulation by shrubs in this (Coriaria) and other flood-plains. Second, Buddleja accumulated P (and N and organic matter) over wide areas of the flood-plain, while the native Coriaria was less widespread . The short-term changes in soil N:P stoichiometry that resulted from Buddleja invasion have unknown effects on longer-term successional trajectories. We did not find evidence supporting potential facilitation or competition between Buddleja and Coriaria, but manipulative experiments are in progress to investigate this possibility. We expect that these novel impacts of Buddleja, particularly the alteration of N:P stoichiometry (...), will have important community- and ecosystem-level implications for primary succession in New Zealand and elsewhere.</t>
+        </is>
+      </c>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4" t="inlineStr">
+        <is>
+          <t>Bellingham PJ, Peltzer DA, Walker LR (2005) Contrasting impacts of a native and an invasive exotic shrub on flood-plain succession. Journal of Vegetation Science 16: 135-142. doi: 10.1111/j.1654-1103.2005.tb02347.x</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" t="s">
+        <v>18</v>
+      </c>
+      <c r="E5" t="inlineStr" s="2">
+        <is>
+          <t>Buddleja davidii showed significantly higher breakdown rates, primarily driven by the C/N ratio, than its native counterpart (Populus nigra), resulting in the disappearance of leaf litter 6 months prior to the next litterfall. Therefore, invasion by this exotic species may result in discontinuity of resource supply for decomposers</t>
+        </is>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="inlineStr" s="2">
+        <is>
+          <t>Authors explain that when surrounding plant diversity is not enough high or does not occur any litter redistribution by floods, this induced discontinuity of plant litter resource would decrease niche opportunities for rare and specialised detritivores, with cumulative effects from year to year and a possible result of loss of biodiversity. Authors also expect the possibility of large consequences of invasions by other exotic species that produce further poor leaf quality litter. However, consequences on native species are not explored, hence it is not possible to measure the impact level. In this study also emerged an ''early and large increase of filterer densities associated with plant species with fast litter breakdown'', such as B. davidii, ''suggesting important microbial decomposition activity''. Moreover, ''the specific jelly-like litter mass observed during B. davidii litter degradation strongly suggests a particular polymer structure and/or organisation in this species, which in turn could be related to fast breakdown''.</t>
+        </is>
+      </c>
+      <c r="H5"/>
+      <c r="I5" t="inlineStr">
+        <is>
+          <t>Bottollier-Curtet M, Charcosset JY, Planty-Tabacchi AM, Tabacchi Eric (2011) Degradation of native and exotic riparian plant leaf litter in a floodplain pond. Freshwater Biology 56: 1798-1810. doi: 10.1111/j.1365-2427.2011.02620.x</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Buddleia quickly displaces primary native colonisers, herbaceous and woody, where it occurs en masse, accelerating successions to forest on fresh alluvium by replacing longer-lived species such as Kunzea ericoides … ''Seedlings and saplings of one group, including koromiko (Hebe stricta var. stricta), kanuka (Kunzea ericoides), manuka (Leptospermum scoparium) and tutu (Coriaria arborea var. arborea) were more common in younger than older stands'' (t-test values in Table 2 of the paper: Kanuka -1. 73; Koromiko -1.45; Tutu -1.36). ''The relative scarcity of these species, even in the youngest plots (less than 50% occurrence) and the size of sample meant that results were not statistically significant''.</t>
+        </is>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>Not all results are statistically significant. Impact mechanism was not tested. Authors in the discussion of the paper say that this species outcompetes with the impacted native species, but results are not significant. However, also other authors cited this paper considering its impact mechanism as competition (Gasperini et al., 2020 - row 12 in this sheet)</t>
+        </is>
+      </c>
+      <c r="H6" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="I6" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" t="inlineStr" s="3">
+        <is>
+          <t>Regression analysis showed that the overall abundance of woody species declined with increasing cover of B. davidii (r2 = 0.79; p &lt; 0.01). Similarly, the overall abundance of herbs tended to decrease with increasing cover of B. davidii (r2 = 0.51; p &lt; 0.05) . Values of both H’ (Shannon index) and J (species eveness) were significantly lower (p=0.006 and p=0.007 respectively) in the more intensely invaded plots of the Salicion (H’=1.25±0.14; J=0.36±0.5) and Dauco-Melilotion (H’=2.27±0.57; J=0.61±0.14) community .Linear regression (Figure 4) supported that increasing relative cover of B. davidii is associated with a significant decline of Shannon diversity H’ (r2 = 0.895; p &lt; 0.01) and species evenness J (r2 = 0.911; p &lt; 0.01)  2009). Deviation from the natural succession trajectory was dramatic in the following shrub stage, that was anticipated by the fast growth of the Butterfly bush. As a consequence of the strong increase in density and cover of the invasive species, the Salicion community was largely reduced in extent. 
+ </t>
+        </is>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>Authors did not demonstrate the impact mechanism, they just say that it is the increase in density and cover of the alien species to cause reduction in extent of a native association, implying for a competition for space. They also cited another study as an example where this alien species acts with a competition mechanism, but that study also did not demonstrate the impact mechanism (Smale 1990 - row 9 in this sheet). However, authors conclude that invasion displaces the successional stage by competition. In many studies on the impacts of alien plants the mechanism seems to be “take for granted”, as in this case. After all, for plants, it can be difficult to demonstrate a mechanism against another in the natural environment, in my opinion. Moreover, “competition”, is often given by author in a more general meaning than as used in EICAT (that is, for example, a chemical impact on the environment can be interpreted as competition). For these reasons, I assigned a medium confidence to these common situations, to distinguish them from other study cases of lower confidence. </t>
+        </is>
+      </c>
+      <c r="H7" t="s" s="2">
+        <v>27</v>
+      </c>
+      <c r="I7" t="inlineStr">
+        <is>
+          <t>Gasperini C, Carrari E, Selvi F (2020) Invasion of riparian habitats by Buddleja davidii: a case study from the northern Appennines. Annali di Botanica 10: 21-32. doi: 10.13133/2239-3129/15649</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="inlineStr" s="4">
+        <is>
+          <t>After year 2, trees in weed-free subplots were taller than those associated with buddleia or pampas, both of which clearly suppressed tree growth ... Tree growth in Year 3 was limited to the greatest extent in the presence of the fast-growing tall species (pampas, buddleia, and broom) - but see notes
+</t>
+        </is>
+      </c>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="I8" t="inlineStr">
+        <is>
+          <t>Richardson B, Vanner A, Ray J, Davenhill N, Coker G (1997) Mechanisms of Pinus radiata growth suppression by some common forest weed species. New Zealand Journal of Forestry Science 26 (3): 421-37</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" t="inlineStr" s="2">
+        <is>
+          <t>The replacement of native flora can have negative, neutral or positive effects on food web fluxes, depending on the degree and direction of differences in litter chemistry of exotic versus native species. Indeed, this full range of potential outcomes was evident in our study, as revealed, for instance, by the breakdown rates of the three exotic species B. davidii, Tilia cordata and R. ponticum, relative to the native species</t>
+        </is>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9" t="inlineStr">
+        <is>
+          <t>Hladyz S, Gessner MO, Giller PS, Pozo J, Woodward G (2009) Resource quality and stoichiometric constraints on stream ecosystem functioning. Freshwater Biology 54: 957-970. doi: 10.1111/j.1365-2427.2008.02138.x</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E10" t="inlineStr" s="2">
+        <is>
+          <t>Growth of G. littoralis cuttings was suppressed by B. davidii in the open and young developmental stages yet G. littoralis mortality was not negatively impacted by B. davidii.</t>
+        </is>
+      </c>
+      <c r="F10" t="s">
+        <v>31</v>
+      </c>
+      <c r="G10" t="s">
+        <v>32</v>
+      </c>
+      <c r="H10" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="I10" t="inlineStr" s="2">
+        <is>
+          <t>Tallent-Halsell NG (2008) Impacts of an invasive shrub, Buddleja davidii (butterfly bush), on plant succession on New Zealand floodplains. PHD Thesis. University of Nevada (Las Vegas). doi: 10.25669/r7df-d6qp</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11" t="s">
+        <v>35</v>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>In general there are direct observations supporting for Moderate impacts and the mechanism is tested in some studies providing in general the evidence that this species is a strong competitor. Moreover, a large scale study found that it had a structural impact on the ecosystem, facilitating the recruitment and establishment of woody species earlier in succession in invaded than uninvaded floodplains, altering the succession to transform grasslands to forests dominated by this species, and consequently also altering the way birds disperse the seeds of native species. The impact by this mechanism was  also resulted as Moderate, affecting the encounter of several native forbs and grasses.</t>
+        </is>
+      </c>
+      <c r="H11" t="s" s="2">
+        <v>36</v>
+      </c>
+      <c r="I11" t="inlineStr" s="2">
+        <is>
+          <t>Tallent-Halsell NG (2008) Impacts of an invasive shrub, Buddleja davidii (butterfly bush), on plant succession on New Zealand floodplains. PHD Thesis. University of Nevada (Las Vegas). doi: 10.25669/r7df-d6qp</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" t="inlineStr" s="2">
+        <is>
+          <t>Soil phosphorus and nitrogen concentrations increased along a developmental gradient which suggested that B. davidii augmented soil nutrients over time ... The relationship between soil N (g m-2) and above ground B. davidii biomass (g m-2) was positive (...r2 = 0.21911; F2,73= 19.92, P</t>
+        </is>
+      </c>
+      <c r="F12" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" t="inlineStr" s="2">
+        <is>
+          <t>Direct observations. Eight floodplains in seven New Zealand catchments were included in this study. These catchments were selected because of the presence of plant communities dominated by B. davidii that represent a four-stage developmental chronosequence (i.e., time since last disturbance by flood). Plant communities were designated as “open” (mostly unvegetated with B. davidii seedlings  4m tall), with an adequate number of replicates of the developmental stages in all catchments (a total of 74 replicates). Five to fifteen 3x3m² plots were established in plant communities that represented the four developmental stages. The location of each plot in the plant community was arbitrarily assigned without preconceived bias. The final number of plots in each catchment was based on the actual number of B. davidii plant communities on the floodplain that conformed to the stages as described.</t>
+        </is>
+      </c>
+      <c r="H12"/>
+      <c r="I12" t="inlineStr" s="2">
+        <is>
+          <t>Tallent-Halsell NG (2008) Impacts of an invasive shrub, Buddleja davidii (butterfly bush), on plant succession on New Zealand floodplains. PHD Thesis. University of Nevada (Las Vegas). doi: 10.25669/r7df-d6qp</t>
+        </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>